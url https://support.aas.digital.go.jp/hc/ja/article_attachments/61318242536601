--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -1,82 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" removePersonalInfoOnSave="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483780" r:id="rId4"/>
+    <p:sldMasterId id="2147483780" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId7"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId8"/>
+    <p:handoutMasterId r:id="rId5"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="2147481340" r:id="rId5"/>
-    <p:sldId id="2147481342" r:id="rId6"/>
+    <p:sldId id="2147481340" r:id="rId2"/>
+    <p:sldId id="2147481342" r:id="rId3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6807200" cy="9939338"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -206,51 +202,51 @@
     <a:srgbClr val="F3EEE6"/>
     <a:srgbClr val="FF9900"/>
     <a:srgbClr val="1C9FF9"/>
     <a:srgbClr val="34A853"/>
     <a:srgbClr val="1E50B5"/>
     <a:srgbClr val="B8B8B7"/>
     <a:srgbClr val="252126"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{D91B58A1-D2FF-49C3-A338-C177B45B2FF1}" v="44" dt="2024-11-26T07:19:39.366"/>
+    <p1510:client id="{33D63F17-A623-8039-CD6E-27B2A66D7DFF}" v="21" dt="2026-08-21T16:04:06.821"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中間スタイル 2 - アクセント 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -1221,81 +1217,94 @@
               </a:solidFill>
             </a:ln>
           </a:top>
         </a:tcBdr>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="bg1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fillRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="132" d="100"/>
+          <a:sy n="132" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="1128" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1352,51 +1361,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3855843" y="1"/>
             <a:ext cx="2949787" cy="498693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91412" tIns="45706" rIns="91412" bIns="45706" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{20FB63DF-E160-42EB-8E2B-592BF8341029}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2024/11/25</a:t>
+              <a:t>2026/8/25</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="フッター プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23837DE8-A473-4AF9-9810-C1A1D9F4FF5B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5" y="9440647"/>
             <a:ext cx="2949787" cy="498692"/>
@@ -1533,51 +1542,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3855843" y="1"/>
             <a:ext cx="2949787" cy="498693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91412" tIns="45706" rIns="91412" bIns="45706" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6014164F-1AF4-4168-B424-02521B930000}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2024/11/25</a:t>
+              <a:t>2026/8/25</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド イメージ プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1243013"/>
             <a:ext cx="5962650" cy="3354387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1836,50 +1845,54 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1911,50 +1924,134 @@
           <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BE969D58-0200-4E0D-8C47-F0B8749FCF3F}" type="slidenum">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2814444149"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{BE969D58-0200-4E0D-8C47-F0B8749FCF3F}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2548460058"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -4272,198 +4369,198 @@
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" orient="horz" pos="3974">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="232">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="テキスト プレースホルダー 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB9529B4-C423-E689-D9E9-93D699161F95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US">
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>サービスのリンク先</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP">
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>URL</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US">
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>を記入してください</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="テキスト プレースホルダー 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C63252BA-5D47-3FFB-B329-C3C0251F08E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US">
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>サービス提供事業者名</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US">
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0017B6"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>「</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US">
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>サービス名</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US">
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0017B6"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>」</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="タイトル 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D61A847-31BF-86BC-A989-D70B803FBACE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US"/>
-              <a:t>デジタル認証アプリ サービス事業者</a:t>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>デジタル認証サービス／マイナアプリ 導入サービス</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="四角形: 角を丸くする 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D54AA56-E451-5D5C-C0CF-2F5B0D1F0048}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9380267" y="464427"/>
             <a:ext cx="1854930" cy="384467"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -4524,820 +4621,729 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Noto Sans JP Light" panose="020B0300000000000000" pitchFamily="34" charset="-128"/>
                 <a:ea typeface="Noto Sans JP Light" panose="020B0300000000000000" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>誰の本人確認・署名を行うかを記入</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="テキスト ボックス 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4081B426-4E43-FC8F-8686-311AC8F63001}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6390929" y="1662363"/>
-            <a:ext cx="5068967" cy="4591834"/>
+            <a:ext cx="5068967" cy="4387548"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>サービス内容</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>貴サービス内容を</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" i="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>100</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>字以内で記入してください。</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" i="0">
+            <a:br>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>「◯◯◯◯できる</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>{</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>サービス</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>アプリ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>}</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>です。◯◯（ターゲットユーザー）の◯◯を解決します」のように、簡潔にサービスの概要と特徴を記載</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" i="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...69 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" i="0">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
-              <a:effectLst/>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>【</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>本人確認・電子署名の対象</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>】</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
-[...1 lines deleted...]
-                  <a:srgbClr val="1D1C1D"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>【</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>本人確認・署名の目的や対象ユーザーを記入</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>本人確認・電子署名の対象</a:t>
-[...9 lines deleted...]
-            </a:r>
+              <a:t>してください。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>【</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>本人確認に関する根拠法令</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>】</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
-[...1 lines deleted...]
-                  <a:srgbClr val="1D1C1D"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>【</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>犯罪収益移転防止法、古物営業法などの根拠法令を記入</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>本人確認に関する根拠法令</a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="1D1C1D"/>
+              <a:t>してください。</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>】</a:t>
-            </a:r>
+              <a:t>ない場合は なし と記入</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>してください。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>【</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>利用サービス</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>】</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1600"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>ない場合は なし と記入</a:t>
+              <a:t>デジタル認証サービス／マイナアプリが組み込まれた民間向けサービス・自治体向けサービスを利用する場合はサービス名を記入</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>してください。</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>利用しない場合（自社開発、ベンダー開発など）は項目を削除</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>してください。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>利用サービス</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:t>デジタル認証サービス／マイナアプリへのコメント</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="1600"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>デジタル認証アプリが組み込まれた民間向けサービス・自治体向けサービスを利用する場合はサービス名を記入</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0">
+              <a:t>デジタル認証サービスへのコメントがあれば記入</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>してください。</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
-[...23 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" i="0">
+            <a:br>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>してください。</a:t>
-[...45 lines deleted...]
-                <a:effectLst/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>【</a:t>
-[...68 lines deleted...]
-              </a:rPr>
               <a:t>（記載していただくと、デジタル庁としても励みになります）</a:t>
             </a:r>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" i="0">
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" i="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
-          </a:p>
-[...28 lines deleted...]
-            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="四角形: 角を丸くする 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B63F8E4C-964E-4CCE-E20E-67BBA8003E0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7896225" y="464427"/>
             <a:ext cx="1348846" cy="384467"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
@@ -5461,126 +5467,128 @@
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:ea typeface="Noto Sans JP"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="テキスト ボックス 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5491D55-7942-9118-F466-495DC6E74320}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9609300" y="1024139"/>
-            <a:ext cx="2159566" cy="261610"/>
+            <a:off x="9186107" y="1024139"/>
+            <a:ext cx="2441694" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>該当するもの以外は削除する→</a:t>
+              <a:t>該当するもの以外は削除ください→</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="テキスト ボックス 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9EB572-5ACD-1779-E1D2-F5EF7D103AA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6390929" y="6419220"/>
-            <a:ext cx="2302233" cy="261610"/>
+            <a:off x="5262415" y="6419220"/>
+            <a:ext cx="3273653" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>リンク先</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>URL</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>を忘れないように→</a:t>
+              <a:t>を忘れないようお願いいたします→</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="正方形/長方形 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99D22FE6-5FD4-E9D3-4ECD-FDB86EEC12BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11778293" y="5344998"/>
             <a:ext cx="423134" cy="1513002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -5884,50 +5892,80 @@
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="F3EEE5">
                     <a:lumMod val="25000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Noto Sans JP"/>
                 <a:ea typeface="Noto Sans JP"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>自治体・政府機関</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="コンテンツ プレースホルダー 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69F9755-EB53-EA89-A216-CCABB5C58B31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="742207" y="1989001"/>
+            <a:ext cx="4994069" cy="4140000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2880657451"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5939,109 +5977,113 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="テキスト プレースホルダー 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB9529B4-C423-E689-D9E9-93D699161F95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>https://abc.digital.go.jp/aas/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="テキスト プレースホルダー 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C63252BA-5D47-3FFB-B329-C3C0251F08E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>株式会社○○○ 「□□サービス」</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="タイトル 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D61A847-31BF-86BC-A989-D70B803FBACE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US"/>
-              <a:t>デジタル認証アプリ サービス事業者</a:t>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>デジタル認証サービス／マイナアプリ 導入サービス</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="四角形: 角を丸くする 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9446D8B8-F073-102E-C2DC-41A549EF9E3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8327191" y="464427"/>
             <a:ext cx="917880" cy="384467"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -6069,89 +6111,89 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Noto Sans JP Light" panose="020B0200000000000000" pitchFamily="34" charset="-128"/>
                 <a:ea typeface="Noto Sans JP Light"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>認証</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Noto Sans JP Light" panose="020B0200000000000000" pitchFamily="34" charset="-128"/>
                 <a:ea typeface="Noto Sans JP Light"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>API</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:ea typeface="Noto Sans JP"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="四角形: 角を丸くする 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D54AA56-E451-5D5C-C0CF-2F5B0D1F0048}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9380267" y="464427"/>
@@ -6185,719 +6227,701 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Noto Sans JP Light" panose="020B0200000000000000" pitchFamily="34" charset="-128"/>
                 <a:ea typeface="Noto Sans JP Light"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>利用登録時の本人確認</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:ea typeface="Noto Sans JP"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="テキスト ボックス 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4081B426-4E43-FC8F-8686-311AC8F63001}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6390929" y="1965081"/>
-            <a:ext cx="5068967" cy="3859518"/>
+            <a:ext cx="5068967" cy="3674852"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>サービス内容</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="1F1F1F"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
                 <a:ea typeface="Noto Sans JP"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>行政手続をオンラインで申請できるプラットフォームです。</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:t>行政手続をオンラインで申請できるプラットフォームです。地域住民は従来の窓口訪問が不要となり、</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Noto Sans JP"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>24</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Noto Sans JP"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>時間</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Noto Sans JP"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>365</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+                <a:ea typeface="Noto Sans JP"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>日いつでも手続きが可能です。これにより、行政手続の不便を解消し、利便性を大幅に向上させます。</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
-                <a:srgbClr val="1F1F1F"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
               <a:ea typeface="Noto Sans JP"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...87 lines deleted...]
-              </a:ln>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="1F1F1F"/>
+                <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:latin typeface="consolas" panose="020B0609020204030204" pitchFamily="49" charset="0"/>
+              <a:latin typeface="NotoSansJP"/>
               <a:ea typeface="Noto Sans JP"/>
-              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
-[...26 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>本人確認・電子署名の対象</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200">
-[...1 lines deleted...]
-                  <a:srgbClr val="1D1C1D"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>会員登録する際の本人確認</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="1D1C1D"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="NotoSansJP"/>
               <a:ea typeface="Noto Sans JP"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
               <a:latin typeface="NotoSansJP"/>
               <a:ea typeface="Noto Sans JP"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>本人確認に関する根拠法令</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200">
-[...1 lines deleted...]
-                  <a:srgbClr val="1D1C1D"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>なし</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="1D1C1D"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="NotoSansJP"/>
               <a:ea typeface="Noto Sans JP"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
               <a:latin typeface="NotoSansJP"/>
               <a:ea typeface="Noto Sans JP"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>利用サービス</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200">
-[...1 lines deleted...]
-                  <a:srgbClr val="1D1C1D"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="NotoSansJP"/>
                 <a:ea typeface="Noto Sans JP"/>
               </a:rPr>
               <a:t>△ △ △サービス</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="1D1C1D"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="NotoSansJP"/>
               <a:ea typeface="Noto Sans JP"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200">
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1D1C1D"/>
               </a:solidFill>
               <a:latin typeface="NotoSansJP"/>
               <a:ea typeface="Noto Sans JP"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" i="0">
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="NotoSansJP"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="NotoSansJP"/>
               </a:rPr>
-              <a:t>デジタル認証アプリへのコメント</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" i="0">
+              <a:t>デジタル認証</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:latin typeface="NotoSansJP"/>
+              </a:rPr>
+              <a:t>サービス／マイナ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="1D1C1D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="NotoSansJP"/>
               </a:rPr>
+              <a:t>アプリへのコメント</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1D1C1D"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="NotoSansJP"/>
+              </a:rPr>
               <a:t>】</a:t>
             </a:r>
-            <a:br>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>今まで対面で本人確認を行っていたため、数え切れないほどやっていた業務がほぼ無くせて楽になった。</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="コンテンツ プレースホルダー 7" descr="グラフィカル ユーザー インターフェイス, アプリケーション&#10;&#10;自動的に生成された説明">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D2EB34E-8964-F08C-17BC-26AAB2DB13DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="742950" y="2217530"/>
             <a:ext cx="4992688" cy="3683416"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="正方形/長方形 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAE96F5B-6CAA-5367-2524-714480F6E349}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -7807,523 +7831,92 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...400 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
+  <TotalTime></TotalTime>
+  <Words>422</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
+  <PresentationFormat>ワイド画面</PresentationFormat>
+  <Paragraphs>48</Paragraphs>
   <Slides>2</Slides>
-  <Notes>1</Notes>
+  <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>使用されているフォント</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Noto Sans JP</vt:lpstr>
+      <vt:lpstr>Noto Sans JP Light</vt:lpstr>
+      <vt:lpstr>NotoSansJP</vt:lpstr>
+      <vt:lpstr>游ゴシック</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>consolas</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>基本スライド</vt:lpstr>
-      <vt:lpstr>デジタル認証アプリ サービス事業者</vt:lpstr>
-      <vt:lpstr>デジタル認証アプリ サービス事業者</vt:lpstr>
+      <vt:lpstr>デジタル認証サービス／マイナアプリ 導入サービス</vt:lpstr>
+      <vt:lpstr>デジタル認証サービス／マイナアプリ 導入サービス</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:keywords/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>